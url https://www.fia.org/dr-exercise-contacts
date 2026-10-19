--- v0 (2026-09-29)
+++ v1 (2026-10-19)
@@ -1,84 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10909"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="11004"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/steveproctor/Desktop/2026 FIA DR Exercise/Contacts/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/steveproctor/Desktop/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{18B5B8EF-3065-9D43-9798-33E1B4F33918}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4EF79E74-AB18-0842-BD8F-EE3686AA04D0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="580" windowWidth="29920" windowHeight="17760" xr2:uid="{B413C204-0AE2-284A-BEF8-3D9C775A3FFD}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028" iterateCount="0" calcOnSave="0" concurrentCalc="0"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="166" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="144">
   <si>
     <t xml:space="preserve">Bitnomial </t>
   </si>
   <si>
     <t>Bitnomial Help Desk</t>
   </si>
   <si>
     <t>+1.312.883.5851</t>
   </si>
   <si>
     <t>help@exchange.bitnomial.com</t>
   </si>
   <si>
     <t xml:space="preserve">Canadian Derivatives Clearing Corporation </t>
   </si>
   <si>
     <t>Antoinette Wu</t>
   </si>
   <si>
     <t>+1.416.350.2777</t>
   </si>
   <si>
     <t>antoinette.wu@tmx.com</t>
   </si>
   <si>
@@ -327,93 +327,57 @@
   <si>
     <t>+1.612.321.7146</t>
   </si>
   <si>
     <t>MGEXClearingOperations@miaxglobal.com</t>
   </si>
   <si>
     <t>Montreal Exchange</t>
   </si>
   <si>
     <t>Santo Ferraiuolo</t>
   </si>
   <si>
     <t>santo.ferraiuolo@tmx.com</t>
   </si>
   <si>
     <t>Mike Beaudry</t>
   </si>
   <si>
     <t>mike.beaudry@tmx.com</t>
   </si>
   <si>
     <t>North American Derivatives Exchange (Nadex)</t>
   </si>
   <si>
-    <t>Jim Johnston</t>
-[...25 lines deleted...]
-  <si>
     <t>Patrick Silverio</t>
   </si>
   <si>
     <t>+1.650.200.6637</t>
   </si>
   <si>
     <t>patrick.silverio@nadex.com</t>
-  </si>
-[...7 lines deleted...]
-    <t>wen.jiang@nadex.com</t>
   </si>
   <si>
     <t>Nodal Exchange / Nodal Clear</t>
   </si>
   <si>
     <t>Ben Sabol</t>
   </si>
   <si>
     <t>sabol@nodalexchange.com</t>
   </si>
   <si>
     <t>Options Clearing Corporation</t>
   </si>
   <si>
     <t>OCC DR Test Support</t>
   </si>
   <si>
     <t>occDRtest@theocc.com</t>
   </si>
   <si>
     <t>OSTTRA</t>
   </si>
   <si>
     <t>Milo Hong</t>
   </si>
@@ -619,54 +583,54 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="12">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
@@ -941,344 +905,344 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DAD64FEF-ABDA-1646-AF4D-041BBFA72FA5}">
-  <dimension ref="A1:C127"/>
+  <dimension ref="A1:C123"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="125" workbookViewId="0">
-      <selection sqref="A1:C1"/>
+    <sheetView tabSelected="1" topLeftCell="A83" zoomScale="125" workbookViewId="0">
+      <selection activeCell="A88" sqref="A88"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11" defaultRowHeight="16" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="58.33203125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="49.6640625" style="4" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="62" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" s="1" customFormat="1" ht="26" x14ac:dyDescent="0.3">
-      <c r="A1" s="8" t="s">
-[...3 lines deleted...]
-      <c r="C1" s="8"/>
+      <c r="A1" s="11" t="s">
+        <v>112</v>
+      </c>
+      <c r="B1" s="11"/>
+      <c r="C1" s="11"/>
     </row>
     <row r="2" spans="1:3" s="1" customFormat="1" ht="26" x14ac:dyDescent="0.3">
       <c r="A2" s="7"/>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
     </row>
     <row r="3" spans="1:3" s="1" customFormat="1" ht="26" x14ac:dyDescent="0.3">
-      <c r="A3" s="9" t="s">
+      <c r="A3" s="8" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="10"/>
-      <c r="C3" s="11"/>
+      <c r="B3" s="9"/>
+      <c r="C3" s="10"/>
     </row>
     <row r="4" spans="1:3" s="2" customFormat="1" ht="26" x14ac:dyDescent="0.3">
       <c r="A4" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="6" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:3" s="2" customFormat="1" ht="26" x14ac:dyDescent="0.3">
       <c r="A5" s="5"/>
       <c r="B5" s="6"/>
       <c r="C5" s="5"/>
     </row>
     <row r="6" spans="1:3" s="1" customFormat="1" ht="26" x14ac:dyDescent="0.3">
-      <c r="A6" s="9" t="s">
+      <c r="A6" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="B6" s="10"/>
-      <c r="C6" s="11"/>
+      <c r="B6" s="9"/>
+      <c r="C6" s="10"/>
     </row>
     <row r="7" spans="1:3" s="2" customFormat="1" ht="26" x14ac:dyDescent="0.3">
       <c r="A7" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:3" s="2" customFormat="1" ht="26" x14ac:dyDescent="0.3">
       <c r="A8" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:3" s="2" customFormat="1" ht="26" x14ac:dyDescent="0.3">
       <c r="A9" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="6"/>
       <c r="C9" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:3" s="2" customFormat="1" ht="26" x14ac:dyDescent="0.3">
       <c r="A10" s="5"/>
       <c r="B10" s="6"/>
       <c r="C10" s="5"/>
     </row>
     <row r="11" spans="1:3" s="1" customFormat="1" ht="26" x14ac:dyDescent="0.3">
-      <c r="A11" s="9" t="s">
+      <c r="A11" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="B11" s="10"/>
-      <c r="C11" s="11"/>
+      <c r="B11" s="9"/>
+      <c r="C11" s="10"/>
     </row>
     <row r="12" spans="1:3" s="2" customFormat="1" ht="26" x14ac:dyDescent="0.3">
       <c r="A12" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:3" s="2" customFormat="1" ht="26" x14ac:dyDescent="0.3">
       <c r="A13" s="5"/>
       <c r="B13" s="6"/>
       <c r="C13" s="5"/>
     </row>
     <row r="14" spans="1:3" s="1" customFormat="1" ht="26" x14ac:dyDescent="0.3">
-      <c r="A14" s="9" t="s">
+      <c r="A14" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B14" s="10"/>
-      <c r="C14" s="11"/>
+      <c r="B14" s="9"/>
+      <c r="C14" s="10"/>
     </row>
     <row r="15" spans="1:3" s="2" customFormat="1" ht="26" x14ac:dyDescent="0.3">
       <c r="A15" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="16" spans="1:3" s="2" customFormat="1" ht="26" x14ac:dyDescent="0.3">
       <c r="A16" s="5"/>
       <c r="B16" s="6"/>
       <c r="C16" s="5"/>
     </row>
     <row r="17" spans="1:3" s="1" customFormat="1" ht="26" x14ac:dyDescent="0.3">
-      <c r="A17" s="9" t="s">
+      <c r="A17" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="B17" s="10"/>
-      <c r="C17" s="11"/>
+      <c r="B17" s="9"/>
+      <c r="C17" s="10"/>
     </row>
     <row r="18" spans="1:3" s="2" customFormat="1" ht="26" x14ac:dyDescent="0.3">
       <c r="A18" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="19" spans="1:3" s="2" customFormat="1" ht="26" x14ac:dyDescent="0.3">
       <c r="A19" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="6"/>
       <c r="C19" s="5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="20" spans="1:3" s="2" customFormat="1" ht="26" x14ac:dyDescent="0.3">
       <c r="A20" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="6"/>
       <c r="C20" s="5" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="21" spans="1:3" s="2" customFormat="1" ht="26" x14ac:dyDescent="0.3">
       <c r="A21" s="5"/>
       <c r="B21" s="6"/>
       <c r="C21" s="5"/>
     </row>
     <row r="22" spans="1:3" s="1" customFormat="1" ht="26" x14ac:dyDescent="0.3">
-      <c r="A22" s="9" t="s">
+      <c r="A22" s="8" t="s">
         <v>29</v>
       </c>
-      <c r="B22" s="10"/>
-      <c r="C22" s="11"/>
+      <c r="B22" s="9"/>
+      <c r="C22" s="10"/>
     </row>
     <row r="23" spans="1:3" s="2" customFormat="1" ht="26" x14ac:dyDescent="0.3">
       <c r="A23" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="6"/>
       <c r="C23" s="5" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="24" spans="1:3" s="2" customFormat="1" ht="26" x14ac:dyDescent="0.3">
       <c r="A24" s="5"/>
       <c r="B24" s="6"/>
       <c r="C24" s="5"/>
     </row>
     <row r="25" spans="1:3" s="1" customFormat="1" ht="26" x14ac:dyDescent="0.3">
-      <c r="A25" s="9" t="s">
-[...3 lines deleted...]
-      <c r="C25" s="11"/>
+      <c r="A25" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="B25" s="9"/>
+      <c r="C25" s="10"/>
     </row>
     <row r="26" spans="1:3" s="2" customFormat="1" ht="26" x14ac:dyDescent="0.3">
       <c r="A26" s="5" t="s">
-        <v>154</v>
+        <v>142</v>
       </c>
       <c r="B26" s="6"/>
       <c r="C26" s="5" t="s">
-        <v>155</v>
+        <v>143</v>
       </c>
     </row>
     <row r="27" spans="1:3" s="2" customFormat="1" ht="26" x14ac:dyDescent="0.3">
       <c r="A27" s="5" t="s">
-        <v>130</v>
+        <v>118</v>
       </c>
       <c r="B27" s="6" t="s">
-        <v>153</v>
+        <v>141</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>129</v>
+        <v>117</v>
       </c>
     </row>
     <row r="28" spans="1:3" s="2" customFormat="1" ht="26" x14ac:dyDescent="0.3">
       <c r="A28" s="5"/>
       <c r="B28" s="6"/>
       <c r="C28" s="5"/>
     </row>
     <row r="29" spans="1:3" s="1" customFormat="1" ht="26" x14ac:dyDescent="0.3">
-      <c r="A29" s="9" t="s">
+      <c r="A29" s="8" t="s">
         <v>33</v>
       </c>
-      <c r="B29" s="10"/>
-      <c r="C29" s="11"/>
+      <c r="B29" s="9"/>
+      <c r="C29" s="10"/>
     </row>
     <row r="30" spans="1:3" s="2" customFormat="1" ht="26" x14ac:dyDescent="0.3">
       <c r="A30" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B30" s="6" t="s">
         <v>35</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="31" spans="1:3" s="2" customFormat="1" ht="26" x14ac:dyDescent="0.3">
       <c r="A31" s="5" t="s">
         <v>37</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="32" spans="1:3" s="2" customFormat="1" ht="26" x14ac:dyDescent="0.3">
       <c r="A32" s="5"/>
       <c r="B32" s="6"/>
       <c r="C32" s="5"/>
     </row>
     <row r="33" spans="1:3" s="1" customFormat="1" ht="26" x14ac:dyDescent="0.3">
-      <c r="A33" s="9" t="s">
-[...3 lines deleted...]
-      <c r="C33" s="11"/>
+      <c r="A33" s="8" t="s">
+        <v>114</v>
+      </c>
+      <c r="B33" s="9"/>
+      <c r="C33" s="10"/>
     </row>
     <row r="34" spans="1:3" s="2" customFormat="1" ht="26" x14ac:dyDescent="0.3">
       <c r="A34" s="5" t="s">
-        <v>131</v>
+        <v>119</v>
       </c>
       <c r="B34" s="6" t="s">
-        <v>132</v>
+        <v>120</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>133</v>
+        <v>121</v>
       </c>
     </row>
     <row r="35" spans="1:3" s="2" customFormat="1" ht="26" x14ac:dyDescent="0.3">
       <c r="A35" s="5"/>
       <c r="B35" s="6"/>
       <c r="C35" s="5"/>
     </row>
     <row r="36" spans="1:3" s="1" customFormat="1" ht="26" x14ac:dyDescent="0.3">
-      <c r="A36" s="9" t="s">
+      <c r="A36" s="8" t="s">
         <v>40</v>
       </c>
-      <c r="B36" s="10"/>
-      <c r="C36" s="11"/>
+      <c r="B36" s="9"/>
+      <c r="C36" s="10"/>
     </row>
     <row r="37" spans="1:3" s="2" customFormat="1" ht="26" x14ac:dyDescent="0.3">
       <c r="A37" s="5" t="s">
         <v>41</v>
       </c>
       <c r="B37" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="38" spans="1:3" s="2" customFormat="1" ht="26" x14ac:dyDescent="0.3">
       <c r="A38" s="5" t="s">
         <v>44</v>
       </c>
       <c r="B38" s="6" t="s">
         <v>45</v>
       </c>
       <c r="C38" s="5"/>
     </row>
     <row r="39" spans="1:3" s="2" customFormat="1" ht="26" x14ac:dyDescent="0.3">
       <c r="A39" s="5" t="s">
         <v>46</v>
       </c>
@@ -1325,535 +1289,503 @@
     </row>
     <row r="44" spans="1:3" s="2" customFormat="1" ht="26" x14ac:dyDescent="0.3">
       <c r="A44" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B44" s="6" t="s">
         <v>55</v>
       </c>
       <c r="C44" s="5"/>
     </row>
     <row r="45" spans="1:3" s="2" customFormat="1" ht="26" x14ac:dyDescent="0.3">
       <c r="A45" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B45" s="6" t="s">
         <v>57</v>
       </c>
       <c r="C45" s="5"/>
     </row>
     <row r="46" spans="1:3" s="2" customFormat="1" ht="26" x14ac:dyDescent="0.3">
       <c r="A46" s="5"/>
       <c r="B46" s="6"/>
       <c r="C46" s="5"/>
     </row>
     <row r="47" spans="1:3" s="1" customFormat="1" ht="26" x14ac:dyDescent="0.3">
-      <c r="A47" s="9" t="s">
+      <c r="A47" s="8" t="s">
         <v>58</v>
       </c>
-      <c r="B47" s="10"/>
-      <c r="C47" s="11"/>
+      <c r="B47" s="9"/>
+      <c r="C47" s="10"/>
     </row>
     <row r="48" spans="1:3" s="2" customFormat="1" ht="26" x14ac:dyDescent="0.3">
       <c r="A48" s="5" t="s">
         <v>59</v>
       </c>
       <c r="B48" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="49" spans="1:3" s="2" customFormat="1" ht="26" x14ac:dyDescent="0.3">
       <c r="A49" s="5"/>
       <c r="B49" s="6"/>
       <c r="C49" s="5"/>
     </row>
     <row r="50" spans="1:3" s="1" customFormat="1" ht="26" x14ac:dyDescent="0.3">
-      <c r="A50" s="9" t="s">
-[...3 lines deleted...]
-      <c r="C50" s="11"/>
+      <c r="A50" s="8" t="s">
+        <v>113</v>
+      </c>
+      <c r="B50" s="9"/>
+      <c r="C50" s="10"/>
     </row>
     <row r="51" spans="1:3" s="2" customFormat="1" ht="26" x14ac:dyDescent="0.3">
       <c r="A51" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B51" s="6"/>
       <c r="C51" s="5" t="s">
-        <v>134</v>
+        <v>122</v>
       </c>
     </row>
     <row r="52" spans="1:3" s="2" customFormat="1" ht="26" x14ac:dyDescent="0.3">
       <c r="A52" s="5"/>
       <c r="B52" s="6"/>
       <c r="C52" s="5"/>
     </row>
     <row r="53" spans="1:3" s="1" customFormat="1" ht="26" x14ac:dyDescent="0.3">
-      <c r="A53" s="9" t="s">
+      <c r="A53" s="8" t="s">
         <v>62</v>
       </c>
-      <c r="B53" s="10"/>
-      <c r="C53" s="11"/>
+      <c r="B53" s="9"/>
+      <c r="C53" s="10"/>
     </row>
     <row r="54" spans="1:3" s="2" customFormat="1" ht="26" x14ac:dyDescent="0.3">
       <c r="A54" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B54" s="6" t="s">
         <v>64</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="55" spans="1:3" s="2" customFormat="1" ht="26" x14ac:dyDescent="0.3">
       <c r="A55" s="5"/>
       <c r="B55" s="6"/>
       <c r="C55" s="5"/>
     </row>
     <row r="56" spans="1:3" s="1" customFormat="1" ht="26" x14ac:dyDescent="0.3">
-      <c r="A56" s="9" t="s">
+      <c r="A56" s="8" t="s">
         <v>66</v>
       </c>
-      <c r="B56" s="10"/>
-      <c r="C56" s="11"/>
+      <c r="B56" s="9"/>
+      <c r="C56" s="10"/>
     </row>
     <row r="57" spans="1:3" s="2" customFormat="1" ht="26" x14ac:dyDescent="0.3">
       <c r="A57" s="5" t="s">
         <v>67</v>
       </c>
       <c r="B57" s="6" t="s">
         <v>68</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="58" spans="1:3" s="2" customFormat="1" ht="26" x14ac:dyDescent="0.3">
       <c r="A58" s="5"/>
       <c r="B58" s="6"/>
       <c r="C58" s="5"/>
     </row>
     <row r="59" spans="1:3" s="1" customFormat="1" ht="26" x14ac:dyDescent="0.3">
-      <c r="A59" s="9" t="s">
+      <c r="A59" s="8" t="s">
         <v>70</v>
       </c>
-      <c r="B59" s="10"/>
-      <c r="C59" s="11"/>
+      <c r="B59" s="9"/>
+      <c r="C59" s="10"/>
     </row>
     <row r="60" spans="1:3" s="2" customFormat="1" ht="26" x14ac:dyDescent="0.3">
       <c r="A60" s="5" t="s">
         <v>67</v>
       </c>
       <c r="B60" s="6" t="s">
         <v>68</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="61" spans="1:3" s="2" customFormat="1" ht="26" x14ac:dyDescent="0.3">
       <c r="A61" s="5"/>
       <c r="B61" s="6"/>
       <c r="C61" s="5"/>
     </row>
     <row r="62" spans="1:3" s="1" customFormat="1" ht="26" x14ac:dyDescent="0.3">
-      <c r="A62" s="9" t="s">
+      <c r="A62" s="8" t="s">
         <v>71</v>
       </c>
-      <c r="B62" s="10"/>
-      <c r="C62" s="11"/>
+      <c r="B62" s="9"/>
+      <c r="C62" s="10"/>
     </row>
     <row r="63" spans="1:3" s="2" customFormat="1" ht="26" x14ac:dyDescent="0.3">
       <c r="A63" s="5" t="s">
         <v>72</v>
       </c>
       <c r="B63" s="6" t="s">
         <v>73</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="64" spans="1:3" s="2" customFormat="1" ht="26" x14ac:dyDescent="0.3">
       <c r="A64" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B64" s="6"/>
       <c r="C64" s="5" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="65" spans="1:3" s="2" customFormat="1" ht="26" x14ac:dyDescent="0.3">
       <c r="A65" s="5" t="s">
         <v>67</v>
       </c>
       <c r="B65" s="6"/>
       <c r="C65" s="5" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="66" spans="1:3" s="2" customFormat="1" ht="26" x14ac:dyDescent="0.3">
       <c r="A66" s="5"/>
       <c r="B66" s="6"/>
       <c r="C66" s="5"/>
     </row>
     <row r="67" spans="1:3" s="1" customFormat="1" ht="26" x14ac:dyDescent="0.3">
-      <c r="A67" s="9" t="s">
+      <c r="A67" s="8" t="s">
         <v>77</v>
       </c>
-      <c r="B67" s="10"/>
-      <c r="C67" s="11"/>
+      <c r="B67" s="9"/>
+      <c r="C67" s="10"/>
     </row>
     <row r="68" spans="1:3" s="2" customFormat="1" ht="26" x14ac:dyDescent="0.3">
       <c r="A68" s="5" t="s">
-        <v>135</v>
+        <v>123</v>
       </c>
       <c r="B68" s="6" t="s">
         <v>78</v>
       </c>
       <c r="C68" s="5" t="s">
-        <v>136</v>
+        <v>124</v>
       </c>
     </row>
     <row r="69" spans="1:3" s="2" customFormat="1" ht="26" x14ac:dyDescent="0.3">
       <c r="A69" s="5" t="s">
         <v>79</v>
       </c>
       <c r="B69" s="6" t="s">
         <v>78</v>
       </c>
       <c r="C69" s="5" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="70" spans="1:3" s="2" customFormat="1" ht="26" x14ac:dyDescent="0.3">
       <c r="A70" s="5" t="s">
         <v>81</v>
       </c>
       <c r="B70" s="6"/>
       <c r="C70" s="5" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="71" spans="1:3" s="2" customFormat="1" ht="26" x14ac:dyDescent="0.3">
       <c r="A71" s="5"/>
       <c r="B71" s="6"/>
       <c r="C71" s="5"/>
     </row>
     <row r="72" spans="1:3" s="2" customFormat="1" ht="26" x14ac:dyDescent="0.3">
-      <c r="A72" s="9" t="s">
+      <c r="A72" s="8" t="s">
         <v>83</v>
       </c>
-      <c r="B72" s="10"/>
-      <c r="C72" s="11"/>
+      <c r="B72" s="9"/>
+      <c r="C72" s="10"/>
     </row>
     <row r="73" spans="1:3" s="2" customFormat="1" ht="26" x14ac:dyDescent="0.3">
       <c r="A73" s="5" t="s">
         <v>84</v>
       </c>
       <c r="B73" s="6" t="s">
         <v>85</v>
       </c>
       <c r="C73" s="5" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="74" spans="1:3" s="2" customFormat="1" ht="26" x14ac:dyDescent="0.3">
       <c r="A74" s="5"/>
       <c r="B74" s="6"/>
       <c r="C74" s="5"/>
     </row>
     <row r="75" spans="1:3" s="1" customFormat="1" ht="26" x14ac:dyDescent="0.3">
-      <c r="A75" s="9" t="s">
+      <c r="A75" s="8" t="s">
         <v>87</v>
       </c>
-      <c r="B75" s="10"/>
-      <c r="C75" s="11"/>
+      <c r="B75" s="9"/>
+      <c r="C75" s="10"/>
     </row>
     <row r="76" spans="1:3" s="2" customFormat="1" ht="26" x14ac:dyDescent="0.3">
       <c r="A76" s="5" t="s">
-        <v>137</v>
+        <v>125</v>
       </c>
       <c r="B76" s="6" t="s">
-        <v>138</v>
+        <v>126</v>
       </c>
       <c r="C76" s="5" t="s">
-        <v>139</v>
+        <v>127</v>
       </c>
     </row>
     <row r="77" spans="1:3" s="2" customFormat="1" ht="26" x14ac:dyDescent="0.3">
       <c r="A77" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B77" s="6" t="s">
         <v>89</v>
       </c>
       <c r="C77" s="5" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="78" spans="1:3" s="2" customFormat="1" ht="26" x14ac:dyDescent="0.3">
       <c r="A78" s="5"/>
       <c r="B78" s="6"/>
       <c r="C78" s="5"/>
     </row>
     <row r="79" spans="1:3" s="1" customFormat="1" ht="26" x14ac:dyDescent="0.3">
-      <c r="A79" s="9" t="s">
+      <c r="A79" s="8" t="s">
         <v>91</v>
       </c>
-      <c r="B79" s="10"/>
-      <c r="C79" s="11"/>
+      <c r="B79" s="9"/>
+      <c r="C79" s="10"/>
     </row>
     <row r="80" spans="1:3" s="2" customFormat="1" ht="26" x14ac:dyDescent="0.3">
       <c r="A80" s="5" t="s">
         <v>92</v>
       </c>
       <c r="B80" s="6" t="s">
-        <v>140</v>
+        <v>128</v>
       </c>
       <c r="C80" s="5" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="81" spans="1:3" s="2" customFormat="1" ht="26" x14ac:dyDescent="0.3">
       <c r="A81" s="5" t="s">
         <v>94</v>
       </c>
       <c r="B81" s="6"/>
       <c r="C81" s="5" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="82" spans="1:3" s="2" customFormat="1" ht="26" x14ac:dyDescent="0.3">
       <c r="A82" s="5"/>
       <c r="B82" s="6"/>
       <c r="C82" s="5"/>
     </row>
     <row r="83" spans="1:3" s="1" customFormat="1" ht="26" x14ac:dyDescent="0.3">
-      <c r="A83" s="9" t="s">
-[...3 lines deleted...]
-      <c r="C83" s="11"/>
+      <c r="A83" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="B83" s="9"/>
+      <c r="C83" s="10"/>
     </row>
     <row r="84" spans="1:3" s="2" customFormat="1" ht="26" x14ac:dyDescent="0.3">
       <c r="A84" s="5" t="s">
-        <v>141</v>
+        <v>129</v>
       </c>
       <c r="B84" s="6"/>
       <c r="C84" s="5" t="s">
-        <v>142</v>
+        <v>130</v>
       </c>
     </row>
     <row r="85" spans="1:3" s="2" customFormat="1" ht="26" x14ac:dyDescent="0.3">
       <c r="A85" s="5"/>
       <c r="B85" s="6"/>
       <c r="C85" s="5"/>
     </row>
     <row r="86" spans="1:3" s="2" customFormat="1" ht="26" x14ac:dyDescent="0.3">
-      <c r="A86" s="9" t="s">
+      <c r="A86" s="8" t="s">
         <v>96</v>
       </c>
-      <c r="B86" s="10"/>
-      <c r="C86" s="11"/>
+      <c r="B86" s="9"/>
+      <c r="C86" s="10"/>
     </row>
     <row r="87" spans="1:3" s="2" customFormat="1" ht="26" x14ac:dyDescent="0.3">
       <c r="A87" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B87" s="6" t="s">
         <v>98</v>
       </c>
       <c r="C87" s="5" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="88" spans="1:3" s="2" customFormat="1" ht="26" x14ac:dyDescent="0.3">
       <c r="A88" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="B88" s="6" t="s">
+        <v>133</v>
+      </c>
+      <c r="C88" s="5" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3" s="2" customFormat="1" ht="26" x14ac:dyDescent="0.3">
+      <c r="A89" s="5"/>
+      <c r="B89" s="6"/>
+      <c r="C89" s="5"/>
+    </row>
+    <row r="90" spans="1:3" s="1" customFormat="1" ht="26" x14ac:dyDescent="0.3">
+      <c r="A90" s="8" t="s">
         <v>100</v>
       </c>
-      <c r="B88" s="6" t="s">
-[...26 lines deleted...]
-      </c>
+      <c r="B90" s="9"/>
+      <c r="C90" s="10"/>
     </row>
     <row r="91" spans="1:3" s="2" customFormat="1" ht="26" x14ac:dyDescent="0.3">
       <c r="A91" s="5" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="B91" s="6" t="s">
-        <v>110</v>
+        <v>134</v>
       </c>
       <c r="C91" s="5" t="s">
-        <v>111</v>
+        <v>102</v>
       </c>
     </row>
     <row r="92" spans="1:3" s="2" customFormat="1" ht="26" x14ac:dyDescent="0.3">
       <c r="A92" s="5" t="s">
-        <v>143</v>
+        <v>135</v>
       </c>
       <c r="B92" s="6" t="s">
-        <v>145</v>
+        <v>134</v>
       </c>
       <c r="C92" s="5" t="s">
-        <v>144</v>
+        <v>137</v>
       </c>
     </row>
     <row r="93" spans="1:3" s="2" customFormat="1" ht="26" x14ac:dyDescent="0.3">
-      <c r="A93" s="5"/>
-[...19 lines deleted...]
-      </c>
+      <c r="A93" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="B93" s="6" t="s">
+        <v>134</v>
+      </c>
+      <c r="C93" s="5" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3" s="2" customFormat="1" ht="26" x14ac:dyDescent="0.3">
+      <c r="A94" s="5"/>
+      <c r="B94" s="6"/>
+      <c r="C94" s="5"/>
+    </row>
+    <row r="95" spans="1:3" s="1" customFormat="1" ht="26" x14ac:dyDescent="0.3">
+      <c r="A95" s="8" t="s">
+        <v>103</v>
+      </c>
+      <c r="B95" s="9"/>
+      <c r="C95" s="10"/>
     </row>
     <row r="96" spans="1:3" s="2" customFormat="1" ht="26" x14ac:dyDescent="0.3">
       <c r="A96" s="5" t="s">
-        <v>147</v>
-[...3 lines deleted...]
-      </c>
+        <v>104</v>
+      </c>
+      <c r="B96" s="6"/>
       <c r="C96" s="5" t="s">
-        <v>149</v>
+        <v>105</v>
       </c>
     </row>
     <row r="97" spans="1:3" s="2" customFormat="1" ht="26" x14ac:dyDescent="0.3">
-      <c r="A97" s="5" t="s">
-[...19 lines deleted...]
-      <c r="C99" s="11"/>
+      <c r="A97" s="5"/>
+      <c r="B97" s="6"/>
+      <c r="C97" s="5"/>
+    </row>
+    <row r="98" spans="1:3" s="1" customFormat="1" ht="26" x14ac:dyDescent="0.3">
+      <c r="A98" s="8" t="s">
+        <v>106</v>
+      </c>
+      <c r="B98" s="9"/>
+      <c r="C98" s="10"/>
+    </row>
+    <row r="99" spans="1:3" s="2" customFormat="1" ht="26" x14ac:dyDescent="0.3">
+      <c r="A99" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="B99" s="6"/>
+      <c r="C99" s="5" t="s">
+        <v>108</v>
+      </c>
     </row>
     <row r="100" spans="1:3" s="2" customFormat="1" ht="26" x14ac:dyDescent="0.3">
       <c r="A100" s="5" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="B100" s="6"/>
+        <v>109</v>
+      </c>
+      <c r="B100" s="6" t="s">
+        <v>110</v>
+      </c>
       <c r="C100" s="5" t="s">
-        <v>117</v>
-[...32 lines deleted...]
-      </c>
+        <v>111</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3" s="2" customFormat="1" ht="24" x14ac:dyDescent="0.3">
+      <c r="A101" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="B101" s="3"/>
+      <c r="C101" s="2" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3" s="2" customFormat="1" ht="24" x14ac:dyDescent="0.3">
+      <c r="B102" s="3"/>
+    </row>
+    <row r="103" spans="1:3" s="2" customFormat="1" ht="24" x14ac:dyDescent="0.3">
+      <c r="B103" s="3"/>
+    </row>
+    <row r="104" spans="1:3" s="2" customFormat="1" ht="24" x14ac:dyDescent="0.3">
+      <c r="B104" s="3"/>
     </row>
     <row r="105" spans="1:3" s="2" customFormat="1" ht="24" x14ac:dyDescent="0.3">
-      <c r="A105" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B105" s="3"/>
-      <c r="C105" s="2" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="106" spans="1:3" s="2" customFormat="1" ht="24" x14ac:dyDescent="0.3">
       <c r="B106" s="3"/>
     </row>
     <row r="107" spans="1:3" s="2" customFormat="1" ht="24" x14ac:dyDescent="0.3">
       <c r="B107" s="3"/>
     </row>
     <row r="108" spans="1:3" s="2" customFormat="1" ht="24" x14ac:dyDescent="0.3">
       <c r="B108" s="3"/>
     </row>
     <row r="109" spans="1:3" s="2" customFormat="1" ht="24" x14ac:dyDescent="0.3">
       <c r="B109" s="3"/>
     </row>
     <row r="110" spans="1:3" s="2" customFormat="1" ht="24" x14ac:dyDescent="0.3">
       <c r="B110" s="3"/>
     </row>
     <row r="111" spans="1:3" s="2" customFormat="1" ht="24" x14ac:dyDescent="0.3">
       <c r="B111" s="3"/>
     </row>
     <row r="112" spans="1:3" s="2" customFormat="1" ht="24" x14ac:dyDescent="0.3">
       <c r="B112" s="3"/>
     </row>
     <row r="113" spans="2:2" s="2" customFormat="1" ht="24" x14ac:dyDescent="0.3">
       <c r="B113" s="3"/>
     </row>
@@ -1865,129 +1797,97 @@
     </row>
     <row r="116" spans="2:2" s="2" customFormat="1" ht="24" x14ac:dyDescent="0.3">
       <c r="B116" s="3"/>
     </row>
     <row r="117" spans="2:2" s="2" customFormat="1" ht="24" x14ac:dyDescent="0.3">
       <c r="B117" s="3"/>
     </row>
     <row r="118" spans="2:2" s="2" customFormat="1" ht="24" x14ac:dyDescent="0.3">
       <c r="B118" s="3"/>
     </row>
     <row r="119" spans="2:2" s="2" customFormat="1" ht="24" x14ac:dyDescent="0.3">
       <c r="B119" s="3"/>
     </row>
     <row r="120" spans="2:2" s="2" customFormat="1" ht="24" x14ac:dyDescent="0.3">
       <c r="B120" s="3"/>
     </row>
     <row r="121" spans="2:2" s="2" customFormat="1" ht="24" x14ac:dyDescent="0.3">
       <c r="B121" s="3"/>
     </row>
     <row r="122" spans="2:2" s="2" customFormat="1" ht="24" x14ac:dyDescent="0.3">
       <c r="B122" s="3"/>
     </row>
     <row r="123" spans="2:2" s="2" customFormat="1" ht="24" x14ac:dyDescent="0.3">
       <c r="B123" s="3"/>
     </row>
-    <row r="124" spans="2:2" s="2" customFormat="1" ht="24" x14ac:dyDescent="0.3">
-[...10 lines deleted...]
-    </row>
   </sheetData>
   <mergeCells count="26">
-    <mergeCell ref="A62:C62"/>
-[...8 lines deleted...]
-    <mergeCell ref="A83:C83"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="A22:C22"/>
     <mergeCell ref="A14:C14"/>
     <mergeCell ref="A59:C59"/>
     <mergeCell ref="A29:C29"/>
     <mergeCell ref="A36:C36"/>
     <mergeCell ref="A53:C53"/>
     <mergeCell ref="A56:C56"/>
     <mergeCell ref="A47:C47"/>
     <mergeCell ref="A6:C6"/>
     <mergeCell ref="A11:C11"/>
     <mergeCell ref="A17:C17"/>
     <mergeCell ref="A25:C25"/>
     <mergeCell ref="A50:C50"/>
     <mergeCell ref="A33:C33"/>
+    <mergeCell ref="A62:C62"/>
+    <mergeCell ref="A98:C98"/>
+    <mergeCell ref="A67:C67"/>
+    <mergeCell ref="A75:C75"/>
+    <mergeCell ref="A79:C79"/>
+    <mergeCell ref="A90:C90"/>
+    <mergeCell ref="A95:C95"/>
+    <mergeCell ref="A72:C72"/>
+    <mergeCell ref="A86:C86"/>
+    <mergeCell ref="A83:C83"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="0" verticalDpi="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...18 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010051BF086C32B17346B8130D26F24364DD" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b82cbb0bed3cb630ff18eb00444ddb8f">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f321cc19-8678-4f0b-8d8e-188e7c02e2be" xmlns:ns3="b1dc8d5e-a797-4cf4-8b99-2f35a2d8a579" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="201e042af1d4c50d98caeec188a48178" ns2:_="" ns3:_="">
     <xsd:import namespace="f321cc19-8678-4f0b-8d8e-188e7c02e2be"/>
     <xsd:import namespace="b1dc8d5e-a797-4cf4-8b99-2f35a2d8a579"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -2186,84 +2086,104 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="b1dc8d5e-a797-4cf4-8b99-2f35a2d8a579" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="f321cc19-8678-4f0b-8d8e-188e7c02e2be">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{87950A62-AC4F-417B-BE3A-CC7AC917835E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CEA1415D-27F9-44A4-B96D-386E55BA449B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="f321cc19-8678-4f0b-8d8e-188e7c02e2be"/>
+    <ds:schemaRef ds:uri="b1dc8d5e-a797-4cf4-8b99-2f35a2d8a579"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CEC3DD8B-F874-429E-A1C0-663F972873E2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="b1dc8d5e-a797-4cf4-8b99-2f35a2d8a579"/>
     <ds:schemaRef ds:uri="f321cc19-8678-4f0b-8d8e-188e7c02e2be"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CEA1415D-27F9-44A4-B96D-386E55BA449B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{87950A62-AC4F-417B-BE3A-CC7AC917835E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>